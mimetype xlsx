--- v0 (2026-07-17)
+++ v1 (2026-09-01)
@@ -1,306 +1,304 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/xl/_rels/workbook.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
+</Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-[...7 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{C309D273-BC7B-481E-B872-004BF99AE710}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="Calc"/>
+  <workbookPr backupFile="false" showObjects="all" date1904="false"/>
+  <workbookProtection/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView showHorizontalScroll="true" showVerticalScroll="true" showSheetTabs="true" xWindow="0" yWindow="0" windowWidth="16384" windowHeight="8192" tabRatio="500" firstSheet="0" activeTab="0"/>
   </bookViews>
   <sheets>
-    <sheet name="Obras Públicas" sheetId="1" r:id="rId1"/>
+    <sheet name="Obras Públicas" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="Print_Titles_0" localSheetId="0">#REF!</definedName>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'Obras Públicas'!$4:$4</definedName>
+    <definedName function="false" hidden="false" localSheetId="0" name="_xlnm.Print_Titles" vbProcedure="false">'Obras Públicas'!$4:$4</definedName>
+    <definedName function="false" hidden="false" localSheetId="0" name="_xlnm.Print_Titles_0" vbProcedure="false">#REF!</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.0001"/>
   <extLst>
     <ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
       <loext:extCalcPr stringRefSyntax="ExcelA1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="42">
   <si>
-    <t>RESUMO DE DADOS — ACOMPANHAMENTO DE CONTRATOS</t>
-[...17 lines deleted...]
-    <t>Data Término /
+    <t xml:space="preserve">RESUMO DE DADOS — ACOMPANHAMENTO DE CONTRATOS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Contrato</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Descrição do Objeto</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Empresa</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CNPJ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Data Início</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Data Término /
 Previsão Término</t>
   </si>
   <si>
-    <t>Valor Contrato</t>
-[...5 lines deleted...]
-    <t>Valor Final
+    <t xml:space="preserve">Valor Contrato</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alterações (aditivos, reajustes ou reequilíbrios)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Valor Final
 Empenhado</t>
   </si>
   <si>
-    <t>Valor Medido</t>
-[...92 lines deleted...]
-    <t>TOTAIS</t>
+    <t xml:space="preserve">Valor Medido</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Acumulado</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Situação</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Observações</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Atualização</t>
+  </si>
+  <si>
+    <t xml:space="preserve">34/2020</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Construção do novo prédio sede das Promotorias de Justiça de Palmeira dos Índios</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SPS Construções e Empreendimentos LTDA – EPP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">22.576.047/0001-30</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Concluída</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Saldo remanescente anulado</t>
+  </si>
+  <si>
+    <t xml:space="preserve">35/2021</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Construção do novo prédio sede das Promotorias de Justiça de Atalaia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dupla Construcoes Ltda</t>
+  </si>
+  <si>
+    <t xml:space="preserve">13.591.329/0001-16</t>
+  </si>
+  <si>
+    <t xml:space="preserve">40/2021</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Construção do novo prédio sede das Promotorias de Justiça de Penedo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Assistence Engenharia LTDA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">08.898.820/0001-54</t>
+  </si>
+  <si>
+    <t xml:space="preserve">39/2022</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Construção do novo prédio sede das Promotorias de Justiça de Murici</t>
+  </si>
+  <si>
+    <t xml:space="preserve">24/2023</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Construção do novo prédio sede das Promotorias de Justiça de Delmiro Gouveia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Leandro Ferraz Empreendimentos Ltda</t>
+  </si>
+  <si>
+    <t xml:space="preserve">04.940.894/0002-31</t>
+  </si>
+  <si>
+    <t xml:space="preserve">25/2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Construção do novo prédio sede das Promotorias de Justiça de Santana do Ipanema</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Abart Engenharia e Execução Ltda</t>
+  </si>
+  <si>
+    <t xml:space="preserve">38.198.860/0002-35</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Em Andamento</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TOTAIS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-[...6 lines deleted...]
-    <numFmt numFmtId="169" formatCode="dd/mm/yy"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="7">
+    <numFmt numFmtId="164" formatCode="General"/>
+    <numFmt numFmtId="165" formatCode="d/m/yyyy"/>
+    <numFmt numFmtId="166" formatCode="&quot;R$ &quot;#,##0.00;[RED]&quot;(R$ &quot;#,##0.00\);\-"/>
+    <numFmt numFmtId="167" formatCode="0.00%;\-0.00%;\—"/>
+    <numFmt numFmtId="168" formatCode="dd/mm/yy\ hh:mm"/>
+    <numFmt numFmtId="169" formatCode="&quot;R$ &quot;#,##0.00;[RED]&quot;- R$ &quot;#,##0.00"/>
+    <numFmt numFmtId="170" formatCode="dd/mm/yy"/>
   </numFmts>
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="13">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
-      <b/>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="0"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="0"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="0"/>
+    </font>
+    <font>
+      <b val="true"/>
       <sz val="16"/>
       <color rgb="FF1F4E79"/>
       <name val="Arial"/>
+      <family val="0"/>
       <charset val="1"/>
     </font>
     <font>
-      <b/>
+      <b val="true"/>
       <sz val="9"/>
       <color rgb="FFFFFFFF"/>
       <name val="Arial"/>
+      <family val="0"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
+      <family val="0"/>
       <charset val="1"/>
     </font>
     <font>
-      <b/>
+      <b val="true"/>
       <sz val="9"/>
       <color rgb="FF1F4E79"/>
       <name val="Arial"/>
+      <family val="0"/>
       <charset val="1"/>
     </font>
     <font>
-      <b/>
+      <b val="true"/>
       <sz val="9"/>
       <name val="Arial"/>
+      <family val="0"/>
       <charset val="1"/>
     </font>
     <font>
-      <b/>
+      <b val="true"/>
       <sz val="9"/>
       <color rgb="FF1E6E3E"/>
       <name val="Arial"/>
+      <family val="0"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF888888"/>
       <name val="Arial"/>
+      <family val="0"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
-      <b/>
+      <b val="true"/>
       <sz val="9"/>
       <color rgb="FF856404"/>
       <name val="Arial"/>
+      <family val="0"/>
       <charset val="1"/>
     </font>
   </fonts>
   <fills count="9">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD6E4F0"/>
         <bgColor rgb="FFE3F7EE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF2E75B6"/>
         <bgColor rgb="FF0066CC"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEBF3FB"/>
@@ -311,196 +309,255 @@
       <patternFill patternType="solid">
         <fgColor rgb="FFE3F7EE"/>
         <bgColor rgb="FFEBF3FB"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FFEBF3FB"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFF3CD"/>
         <bgColor rgb="FFEBF3FB"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1F4E79"/>
         <bgColor rgb="FF003366"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="5">
-    <border>
+    <border diagonalUp="false" diagonalDown="false">
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
+    <border diagonalUp="false" diagonalDown="false">
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color rgb="FF2E75B6"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
+    <border diagonalUp="false" diagonalDown="false">
       <left style="thin">
         <color rgb="FFFFFFFF"/>
       </left>
       <right style="thin">
         <color rgb="FFFFFFFF"/>
       </right>
       <top style="thin">
         <color rgb="FFFFFFFF"/>
       </top>
       <bottom style="medium">
         <color rgb="FFFFFFFF"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
+    <border diagonalUp="false" diagonalDown="false">
       <left/>
       <right style="thin">
         <color rgb="FFBDD7EE"/>
       </right>
       <top/>
       <bottom style="thin">
         <color rgb="FFBDD7EE"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
+    <border diagonalUp="false" diagonalDown="false">
       <left style="thin">
         <color rgb="FF1F4E79"/>
       </left>
       <right style="thin">
         <color rgb="FF1F4E79"/>
       </right>
       <top style="thin">
         <color rgb="FF1F4E79"/>
       </top>
       <bottom style="thin">
         <color rgb="FF1F4E79"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+  <cellStyleXfs count="20">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="42" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
   </cellStyleXfs>
   <cellXfs count="28">
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-[...76 lines deleted...]
-    <xf numFmtId="169" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="3" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="4" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="4" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="4" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="4" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="4" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="4" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="167" fontId="8" fillId="4" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="5" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="168" fontId="10" fillId="4" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="6" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="6" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="6" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="6" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="6" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="6" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="168" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="11" fillId="6" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="11" fillId="4" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="169" fontId="6" fillId="6" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="7" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="8" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="8" borderId="4" xfId="0" applyFont="false" applyBorder="true" applyAlignment="false" applyProtection="false">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="5" fillId="8" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="170" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="6">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Comma" xfId="15" builtinId="3"/>
+    <cellStyle name="Comma [0]" xfId="16" builtinId="6"/>
+    <cellStyle name="Currency" xfId="17" builtinId="4"/>
+    <cellStyle name="Currency [0]" xfId="18" builtinId="7"/>
+    <cellStyle name="Percent" xfId="19" builtinId="5"/>
   </cellStyles>
-  <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="FF000000"/>
       <rgbColor rgb="FFFFFFFF"/>
       <rgbColor rgb="FFFF0000"/>
       <rgbColor rgb="FF00FF00"/>
       <rgbColor rgb="FF0000FF"/>
       <rgbColor rgb="FFFFFF00"/>
       <rgbColor rgb="FFFF00FF"/>
       <rgbColor rgb="FF00FFFF"/>
       <rgbColor rgb="FF800000"/>
       <rgbColor rgb="FF1E6E3E"/>
       <rgbColor rgb="FF000080"/>
       <rgbColor rgb="FF856404"/>
       <rgbColor rgb="FF800080"/>
       <rgbColor rgb="FF008080"/>
       <rgbColor rgb="FFC0C0C0"/>
       <rgbColor rgb="FF888888"/>
       <rgbColor rgb="FF9999FF"/>
       <rgbColor rgb="FF993366"/>
       <rgbColor rgb="FFFFF3CD"/>
       <rgbColor rgb="FFE3F7EE"/>
       <rgbColor rgb="FF660066"/>
       <rgbColor rgb="FFFF8080"/>
       <rgbColor rgb="FF0066CC"/>
@@ -515,840 +572,513 @@
       <rgbColor rgb="FF0000FF"/>
       <rgbColor rgb="FF00CCFF"/>
       <rgbColor rgb="FFEBF3FB"/>
       <rgbColor rgb="FFD6E4F0"/>
       <rgbColor rgb="FFFFFF99"/>
       <rgbColor rgb="FF99CCFF"/>
       <rgbColor rgb="FFFF99CC"/>
       <rgbColor rgb="FFCC99FF"/>
       <rgbColor rgb="FFFFCC99"/>
       <rgbColor rgb="FF2E75B6"/>
       <rgbColor rgb="FF33CCCC"/>
       <rgbColor rgb="FF99CC00"/>
       <rgbColor rgb="FFFFCC00"/>
       <rgbColor rgb="FFFF9900"/>
       <rgbColor rgb="FFFF6600"/>
       <rgbColor rgb="FF666699"/>
       <rgbColor rgb="FF969696"/>
       <rgbColor rgb="FF003366"/>
       <rgbColor rgb="FF339966"/>
       <rgbColor rgb="FF003300"/>
       <rgbColor rgb="FF333300"/>
       <rgbColor rgb="FF993300"/>
       <rgbColor rgb="FF993366"/>
       <rgbColor rgb="FF1F4E79"/>
       <rgbColor rgb="FF333333"/>
-      <rgbColor rgb="00003366"/>
-[...6 lines deleted...]
-      <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
-  <extLst>
-[...6 lines deleted...]
-  </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...295 lines deleted...]
-</a:theme>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
+</Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-[...1 lines deleted...]
-    <pageSetUpPr fitToPage="1"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+  <sheetPr filterMode="false">
+    <pageSetUpPr fitToPage="true"/>
   </sheetPr>
-  <dimension ref="A1:N25"/>
+  <dimension ref="A1:N1048576"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="C1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-[...2 lines deleted...]
-      <selection pane="bottomLeft" activeCell="N12" sqref="N12"/>
+    <sheetView showFormulas="false" showGridLines="false" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="true" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="I1" colorId="64" zoomScale="85" zoomScaleNormal="85" zoomScalePageLayoutView="100" workbookViewId="0">
+      <pane xSplit="0" ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
+      <selection pane="topLeft" activeCell="I1" activeCellId="0" sqref="I1"/>
+      <selection pane="bottomLeft" activeCell="P8" activeCellId="0" sqref="P8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.6640625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="8.72265625" defaultRowHeight="13.8" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="13.21875" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="14" max="14" width="18" customWidth="1"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1" min="1" style="0" width="13.24"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2" min="2" style="0" width="46.98"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3" min="3" style="0" width="22.01"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4" min="4" style="0" width="18"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5" min="5" style="0" width="21.12"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6" min="6" style="0" width="19.88"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7" min="7" style="0" width="16.63"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8" min="8" style="0" width="19.57"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9" min="9" style="0" width="16"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10" min="10" style="0" width="14.01"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11" min="11" style="0" width="13.55"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12" min="12" style="0" width="14.01"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13" min="13" style="0" width="22.81"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14" min="14" style="0" width="18"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" customFormat="false" ht="18" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
     </row>
-    <row r="2" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="2" customFormat="false" ht="18" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
     </row>
-    <row r="3" spans="1:14" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="3" customFormat="false" ht="13.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
     </row>
-    <row r="4" spans="1:14" ht="14.4" customHeight="1" x14ac:dyDescent="0.3"/>
-    <row r="5" spans="1:14" ht="39" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="4" customFormat="false" ht="14.4" hidden="false" customHeight="true" outlineLevel="0" collapsed="false"/>
+    <row r="5" customFormat="false" ht="38.95" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="J5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="K5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="L5" s="2" t="s">
         <v>12</v>
       </c>
       <c r="M5" s="2" t="s">
         <v>13</v>
       </c>
       <c r="N5" s="2" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="6" spans="1:14" ht="34.65" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="6" customFormat="false" ht="34.7" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B6" s="4" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="E6" s="6">
+      <c r="E6" s="6" t="n">
         <v>44183</v>
       </c>
-      <c r="F6" s="6">
+      <c r="F6" s="6" t="n">
         <v>45261</v>
       </c>
-      <c r="G6" s="7">
+      <c r="G6" s="7" t="n">
         <v>2841930.11</v>
       </c>
-      <c r="H6" s="7">
-[...3 lines deleted...]
-      <c r="I6" s="8">
+      <c r="H6" s="7" t="n">
+        <f aca="false">I6-G6</f>
+        <v>888187.07</v>
+      </c>
+      <c r="I6" s="8" t="n">
         <v>3730117.18</v>
       </c>
-      <c r="J6" s="7">
-[...5 lines deleted...]
-        <v>0.98226140713359578</v>
+      <c r="J6" s="7" t="n">
+        <f aca="false">I6-66167.03</f>
+        <v>3663950.15</v>
+      </c>
+      <c r="K6" s="9" t="n">
+        <f aca="false">IFERROR(J6/I6,"—")</f>
+        <v>0.982261407133596</v>
       </c>
       <c r="L6" s="10" t="s">
         <v>19</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="N6" s="11">
-[...3 lines deleted...]
-    <row r="7" spans="1:14" ht="34.65" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="N6" s="11" t="n">
+        <v>46174.5243055556</v>
+      </c>
+    </row>
+    <row r="7" customFormat="false" ht="34.7" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A7" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="13" t="s">
         <v>22</v>
       </c>
       <c r="C7" s="13" t="s">
         <v>23</v>
       </c>
       <c r="D7" s="14" t="s">
         <v>24</v>
       </c>
-      <c r="E7" s="15">
+      <c r="E7" s="15" t="n">
         <v>44531</v>
       </c>
-      <c r="F7" s="15">
+      <c r="F7" s="15" t="n">
         <v>44888</v>
       </c>
-      <c r="G7" s="16">
+      <c r="G7" s="16" t="n">
         <v>1207304.96</v>
       </c>
-      <c r="H7" s="16">
+      <c r="H7" s="16" t="n">
         <v>222758.85</v>
       </c>
-      <c r="I7" s="17">
-        <f>SUM(G7:H7)</f>
+      <c r="I7" s="17" t="n">
+        <f aca="false">SUM(G7:H7)</f>
         <v>1430063.81</v>
       </c>
-      <c r="J7" s="16">
-        <f>I7-32313.02</f>
+      <c r="J7" s="16" t="n">
+        <f aca="false">I7-32313.02</f>
         <v>1397750.79</v>
       </c>
-      <c r="K7" s="18">
-[...1 lines deleted...]
-        <v>0.97740449078282732</v>
+      <c r="K7" s="18" t="n">
+        <f aca="false">IFERROR(J7/I7,"—")</f>
+        <v>0.977404490782827</v>
       </c>
       <c r="L7" s="10" t="s">
         <v>19</v>
       </c>
       <c r="M7" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="N7" s="19">
-[...3 lines deleted...]
-    <row r="8" spans="1:14" ht="34.65" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="N7" s="19" t="n">
+        <v>46174.5244328704</v>
+      </c>
+    </row>
+    <row r="8" customFormat="false" ht="34.7" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>26</v>
       </c>
       <c r="C8" s="4" t="s">
         <v>27</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="E8" s="6">
+      <c r="E8" s="6" t="n">
         <v>44545</v>
       </c>
-      <c r="F8" s="6">
+      <c r="F8" s="6" t="n">
         <v>45044</v>
       </c>
-      <c r="G8" s="7">
-[...15 lines deleted...]
-        <v>0.98749582783363388</v>
+      <c r="G8" s="7" t="n">
+        <v>2140699.2</v>
+      </c>
+      <c r="H8" s="7" t="n">
+        <f aca="false">I8-G8</f>
+        <v>443479.87</v>
+      </c>
+      <c r="I8" s="8" t="n">
+        <v>2584179.07</v>
+      </c>
+      <c r="J8" s="7" t="n">
+        <f aca="false">I8-32313.02</f>
+        <v>2551866.05</v>
+      </c>
+      <c r="K8" s="9" t="n">
+        <f aca="false">IFERROR(J8/I8,"—")</f>
+        <v>0.987495827833634</v>
       </c>
       <c r="L8" s="10" t="s">
         <v>19</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="N8" s="11">
-[...3 lines deleted...]
-    <row r="9" spans="1:14" ht="34.65" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="N8" s="11" t="n">
+        <v>46174.5243055556</v>
+      </c>
+    </row>
+    <row r="9" customFormat="false" ht="34.7" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A9" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="13" t="s">
         <v>30</v>
       </c>
       <c r="C9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="14" t="s">
         <v>28</v>
       </c>
-      <c r="E9" s="15">
+      <c r="E9" s="15" t="n">
         <v>44921</v>
       </c>
-      <c r="F9" s="15">
+      <c r="F9" s="15" t="n">
         <v>45309</v>
       </c>
-      <c r="G9" s="20">
+      <c r="G9" s="20" t="n">
         <v>1869902.46</v>
       </c>
-      <c r="H9" s="16">
-[...3 lines deleted...]
-      <c r="I9" s="17">
+      <c r="H9" s="16" t="n">
+        <f aca="false">I9-G9</f>
+        <v>-45027.47</v>
+      </c>
+      <c r="I9" s="17" t="n">
         <v>1824874.99</v>
       </c>
-      <c r="J9" s="16">
-        <f>I9-54086.22</f>
+      <c r="J9" s="16" t="n">
+        <f aca="false">I9-54086.22</f>
         <v>1770788.77</v>
       </c>
-      <c r="K9" s="18">
-[...1 lines deleted...]
-        <v>0.97036168488450814</v>
+      <c r="K9" s="18" t="n">
+        <f aca="false">IFERROR(J9/I9,"—")</f>
+        <v>0.970361684884508</v>
       </c>
       <c r="L9" s="10" t="s">
         <v>19</v>
       </c>
       <c r="M9" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="N9" s="19">
-[...3 lines deleted...]
-    <row r="10" spans="1:14" ht="34.65" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="N9" s="19" t="n">
+        <v>46174.5243055556</v>
+      </c>
+    </row>
+    <row r="10" customFormat="false" ht="34.7" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A10" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="4" t="s">
         <v>32</v>
       </c>
       <c r="C10" s="4" t="s">
         <v>33</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="E10" s="6">
+      <c r="E10" s="6" t="n">
         <v>45282</v>
       </c>
-      <c r="F10" s="6">
+      <c r="F10" s="6" t="n">
         <v>45757</v>
       </c>
-      <c r="G10" s="21">
+      <c r="G10" s="21" t="n">
         <v>2347501.65</v>
       </c>
-      <c r="H10" s="7">
-[...3 lines deleted...]
-      <c r="I10" s="8">
+      <c r="H10" s="7" t="n">
+        <f aca="false">I10-G10</f>
+        <v>86136.21</v>
+      </c>
+      <c r="I10" s="8" t="n">
         <v>2433637.86</v>
       </c>
-      <c r="J10" s="7">
-[...5 lines deleted...]
-        <v>0.97777556764341256</v>
+      <c r="J10" s="7" t="n">
+        <f aca="false">I10-54086.22</f>
+        <v>2379551.64</v>
+      </c>
+      <c r="K10" s="9" t="n">
+        <f aca="false">IFERROR(J10/I10,"—")</f>
+        <v>0.977775567643413</v>
       </c>
       <c r="L10" s="10" t="s">
         <v>19</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="N10" s="11">
-[...3 lines deleted...]
-    <row r="11" spans="1:14" ht="34.65" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="N10" s="11" t="n">
+        <v>46174.5243055556</v>
+      </c>
+    </row>
+    <row r="11" customFormat="false" ht="34.7" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A11" s="12" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="13" t="s">
         <v>36</v>
       </c>
       <c r="C11" s="13" t="s">
         <v>37</v>
       </c>
       <c r="D11" s="14" t="s">
         <v>38</v>
       </c>
-      <c r="E11" s="15">
+      <c r="E11" s="15" t="n">
         <v>45670</v>
       </c>
-      <c r="F11" s="15">
+      <c r="F11" s="15" t="n">
         <v>46203</v>
       </c>
-      <c r="G11" s="16">
-[...6 lines deleted...]
-      <c r="I11" s="17">
+      <c r="G11" s="16" t="n">
+        <v>2499120.32</v>
+      </c>
+      <c r="H11" s="22" t="n">
+        <f aca="false">I11-G11</f>
+        <v>-63600.3799999999</v>
+      </c>
+      <c r="I11" s="17" t="n">
         <v>2435519.94</v>
       </c>
-      <c r="J11" s="16">
-[...4 lines deleted...]
-        <v>0.5478394564078175</v>
+      <c r="J11" s="16" t="n">
+        <v>1194417.69</v>
+      </c>
+      <c r="K11" s="18" t="n">
+        <f aca="false">IFERROR(J11/I11,"—")</f>
+        <v>0.490415894521479</v>
       </c>
       <c r="L11" s="23" t="s">
         <v>39</v>
       </c>
       <c r="M11" s="12" t="s">
         <v>40</v>
       </c>
-      <c r="N11" s="19">
-[...3 lines deleted...]
-    <row r="12" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="N11" s="19" t="n">
+        <v>46179.5243171296</v>
+      </c>
+    </row>
+    <row r="12" customFormat="false" ht="13.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A12" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B12" s="24"/>
       <c r="C12" s="25"/>
       <c r="D12" s="25"/>
       <c r="E12" s="25"/>
       <c r="F12" s="25"/>
-      <c r="G12" s="26">
-[...1 lines deleted...]
-        <v>8059836.7299999995</v>
+      <c r="G12" s="26" t="n">
+        <f aca="false">SUM(G4:G9)</f>
+        <v>8059836.73</v>
       </c>
       <c r="H12" s="26"/>
-      <c r="I12" s="26">
-[...5 lines deleted...]
-        <v>9384355.7599999998</v>
+      <c r="I12" s="26" t="n">
+        <f aca="false">SUM(I4:I9)</f>
+        <v>9569235.05</v>
+      </c>
+      <c r="J12" s="26" t="n">
+        <f aca="false">SUM(J4:J9)</f>
+        <v>9384355.76</v>
       </c>
       <c r="K12" s="25"/>
       <c r="L12" s="25"/>
       <c r="M12" s="25"/>
       <c r="N12" s="25"/>
     </row>
-    <row r="25" spans="8:8" x14ac:dyDescent="0.3">
+    <row r="25" customFormat="false" ht="13.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="H25" s="27"/>
     </row>
+    <row r="1048576" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:N3"/>
   </mergeCells>
+  <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.511811023622047" footer="0.511811023622047"/>
-  <pageSetup fitToHeight="0" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
+  <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="0" pageOrder="downThenOver" orientation="landscape" blackAndWhite="false" draft="false" cellComments="none" horizontalDpi="300" verticalDpi="300" copies="1"/>
+  <headerFooter differentFirst="false" differentOddEven="false">
+    <oddHeader/>
+    <oddFooter/>
+  </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
-  <Application>Microsoft Excel</Application>
-[...26 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+  <Application>LibreOffice/7.2.6.2$Windows_X86_64 LibreOffice_project/b0ec3a565991f7569a5a7f5d24fed7f52653d754</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>openpyxl</dc:creator>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dc:language>en-US</dc:language>
+  <cp:lastModifiedBy/>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
-  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-[...1 lines deleted...]
-  <dc:language>en-US</dc:language>
+  <dc:subject/>
+  <dc:title/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+</file>