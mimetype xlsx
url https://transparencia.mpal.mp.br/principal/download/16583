--- v0 (2026-09-01)
+++ v1 (2026-10-22)
@@ -10,149 +10,202 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/_rels/workbook.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView showHorizontalScroll="true" showVerticalScroll="true" showSheetTabs="true" xWindow="0" yWindow="0" windowWidth="16384" windowHeight="8192" tabRatio="500" firstSheet="0" activeTab="0"/>
   </bookViews>
   <sheets>
-    <sheet name="Planilha1" sheetId="1" state="visible" r:id="rId3"/>
+    <sheet name="Agosto" sheetId="1" state="visible" r:id="rId3"/>
   </sheets>
-  <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
+  <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.0001"/>
   <extLst>
     <ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
-      <loext:extCalcPr stringRefSyntax="CalcA1"/>
+      <loext:extCalcPr stringRefSyntax="CalcA1ExcelA1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="14" uniqueCount="14">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="28">
   <si>
     <t xml:space="preserve">Repasses Recebidos em 2026
-Duodécimo</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Órgão </t>
+ Duodécimo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Órgão</t>
   </si>
   <si>
     <t xml:space="preserve">Valor Previsto</t>
   </si>
   <si>
     <t xml:space="preserve">Suplementação</t>
   </si>
   <si>
     <t xml:space="preserve">Valor atualizado</t>
   </si>
   <si>
     <t xml:space="preserve">Valor Recebido</t>
   </si>
   <si>
     <t xml:space="preserve">Valor Devolvido</t>
   </si>
   <si>
     <t xml:space="preserve">Valor a receber</t>
   </si>
   <si>
     <t xml:space="preserve">Competência</t>
   </si>
   <si>
     <t xml:space="preserve">Ministério Público de Alagoas</t>
   </si>
   <si>
-    <t xml:space="preserve">agosto/2026</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">informação atualizada em 31/08/2026</t>
+    <t xml:space="preserve">Repasses Recebidos - Detalhamento Mensal</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mês</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Janeiro</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fevereiro</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Março</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Abril</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Maio</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Junho</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Julho</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Agosto</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Setembro</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Outubro</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Novembro</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dezembro</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Informação atualizada em 31/08/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Diretoria de Programação e Orçamento – PGJ/AL</t>
   </si>
   <si>
     <t xml:space="preserve">Joselandio Rodrigues</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="3">
+  <numFmts count="4">
     <numFmt numFmtId="164" formatCode="General"/>
-    <numFmt numFmtId="165" formatCode="[$R$-416]\ #,##0.00;[RED]\-[$R$-416]\ #,##0.00"/>
-    <numFmt numFmtId="166" formatCode="@"/>
+    <numFmt numFmtId="165" formatCode="[$R$ -416]#,##0.00"/>
+    <numFmt numFmtId="166" formatCode="mmmm/yyyy"/>
+    <numFmt numFmtId="167" formatCode="&quot;R$ &quot;#,##0.00"/>
   </numFmts>
-  <fonts count="6">
+  <fonts count="7">
     <font>
       <sz val="10"/>
+      <color rgb="FF000000"/>
       <name val="Arial"/>
-      <family val="2"/>
+      <family val="0"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="0"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="0"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="0"/>
     </font>
     <font>
-      <sz val="7"/>
-      <color rgb="FF000000"/>
+      <sz val="11"/>
+      <color theme="1"/>
       <name val="Arial"/>
-      <family val="2"/>
+      <family val="0"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <b val="true"/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="0"/>
+      <charset val="1"/>
     </font>
     <font>
       <sz val="7"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
-      <family val="2"/>
+      <family val="0"/>
       <charset val="1"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFCCCCCC"/>
         <bgColor rgb="FFCCCCFF"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border diagonalUp="false" diagonalDown="false">
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
@@ -167,98 +220,106 @@
   <cellStyleXfs count="20">
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="42" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
   </cellStyleXfs>
-  <cellXfs count="12">
+  <cellXfs count="14">
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="false" applyProtection="false">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...3 lines deleted...]
-    <xf numFmtId="164" fontId="0" fillId="2" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...11 lines deleted...]
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="false" applyBorder="true" applyAlignment="true" applyProtection="true">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="165" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="false" applyBorder="true" applyAlignment="true" applyProtection="true">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="true" applyProtection="true">
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
-[...5 lines deleted...]
-      <protection locked="false" hidden="false"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Comma" xfId="15" builtinId="3"/>
     <cellStyle name="Comma [0]" xfId="16" builtinId="6"/>
     <cellStyle name="Currency" xfId="17" builtinId="4"/>
     <cellStyle name="Currency [0]" xfId="18" builtinId="7"/>
     <cellStyle name="Percent" xfId="19" builtinId="5"/>
   </cellStyles>
   <colors>
     <indexedColors>
       <rgbColor rgb="FF000000"/>
       <rgbColor rgb="FFFFFFFF"/>
       <rgbColor rgb="FFFF0000"/>
       <rgbColor rgb="FF00FF00"/>
       <rgbColor rgb="FF0000FF"/>
       <rgbColor rgb="FFFFFF00"/>
       <rgbColor rgb="FFFF00FF"/>
       <rgbColor rgb="FF00FFFF"/>
       <rgbColor rgb="FF800000"/>
       <rgbColor rgb="FF008000"/>
       <rgbColor rgb="FF000080"/>
       <rgbColor rgb="FF808000"/>
       <rgbColor rgb="FF800080"/>
@@ -294,306 +355,542 @@
       <rgbColor rgb="FF99CC00"/>
       <rgbColor rgb="FFFFCC00"/>
       <rgbColor rgb="FFFF9900"/>
       <rgbColor rgb="FFFF6600"/>
       <rgbColor rgb="FF666699"/>
       <rgbColor rgb="FF969696"/>
       <rgbColor rgb="FF003366"/>
       <rgbColor rgb="FF339966"/>
       <rgbColor rgb="FF003300"/>
       <rgbColor rgb="FF333300"/>
       <rgbColor rgb="FF993300"/>
       <rgbColor rgb="FF993366"/>
       <rgbColor rgb="FF333399"/>
       <rgbColor rgb="FF333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheets">
   <a:themeElements>
-    <a:clrScheme name="LibreOffice">
+    <a:clrScheme name="Sheets">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="ffffff"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="ffffff"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="18a303"/>
+        <a:srgbClr val="4285f4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="0369a3"/>
+        <a:srgbClr val="ea4335"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="a33e03"/>
+        <a:srgbClr val="fbbc04"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8e03a3"/>
+        <a:srgbClr val="34a853"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="c99c00"/>
+        <a:srgbClr val="ff6d01"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="c9211e"/>
+        <a:srgbClr val="46bdc6"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000ee"/>
+        <a:srgbClr val="1155cc"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="551a8b"/>
+        <a:srgbClr val="1155cc"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Sheets">
       <a:majorFont>
         <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
-        <a:ea typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
-        <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
+        <a:ea typeface="Arial" pitchFamily="0" charset="1"/>
+        <a:cs typeface="Arial" pitchFamily="0" charset="1"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
-        <a:ea typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
-        <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
+        <a:ea typeface="Arial" pitchFamily="0" charset="1"/>
+        <a:cs typeface="Arial" pitchFamily="0" charset="1"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
+        <a:gradFill>
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="110000"/>
+                <a:tint val="67000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:tint val="73000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:tint val="81000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
+        </a:gradFill>
+        <a:gradFill>
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="99000"/>
+                <a:shade val="78000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
+        </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
-          <a:miter/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
-          <a:miter/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
-          <a:miter/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
-          <a:schemeClr val="phClr"/>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+          </a:schemeClr>
         </a:solidFill>
-        <a:solidFill>
-[...1 lines deleted...]
-        </a:solidFill>
+        <a:gradFill>
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="93000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:tint val="98000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="63000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
+        </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:H13"/>
+  <dimension ref="A1:I25"/>
   <sheetViews>
-    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="true" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="140" zoomScaleNormal="140" zoomScalePageLayoutView="100" workbookViewId="0">
-      <selection pane="topLeft" activeCell="C10" activeCellId="0" sqref="C10"/>
+    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="true" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A21" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0">
+      <selection pane="topLeft" activeCell="A23" activeCellId="0" sqref="A23"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.53515625" defaultRowHeight="12.8" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
+  <sheetFormatPr defaultColWidth="12.6328125" defaultRowHeight="15.75" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1" min="1" style="1" width="24.55"/>
-[...4 lines deleted...]
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8" min="8" style="1" width="13.01"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1" min="1" style="1" width="37.75"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2" min="2" style="1" width="15.13"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3" min="3" style="1" width="14.25"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5" min="4" style="1" width="15.13"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7" min="7" style="1" width="14.25"/>
   </cols>
   <sheetData>
-    <row r="1" customFormat="false" ht="25.8" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+    <row r="1" customFormat="false" ht="15.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" s="3" t="s">
+      <c r="H1" s="3"/>
+      <c r="I1" s="3"/>
+    </row>
+    <row r="2" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A2" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="3" t="s">
+      <c r="B2" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="3" t="s">
+      <c r="C2" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="D2" s="3" t="s">
+      <c r="D2" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="E2" s="3" t="s">
+      <c r="E2" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="F2" s="3" t="s">
+      <c r="F2" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="G2" s="3" t="s">
+      <c r="G2" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="H2" s="3" t="s">
+      <c r="H2" s="4" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="4" t="s">
+      <c r="I2" s="3"/>
+    </row>
+    <row r="3" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B3" s="5" t="n">
         <v>245053495</v>
       </c>
       <c r="C3" s="5" t="n">
-        <f aca="false">10000000+20000000+6252000</f>
+        <f aca="false">SUM(6252000+10000000+20000000)</f>
         <v>36252000</v>
       </c>
       <c r="D3" s="5" t="n">
         <f aca="false">B3+C3</f>
         <v>281305495</v>
       </c>
       <c r="E3" s="5" t="n">
-        <v>25183029.34</v>
+        <f aca="false">C21</f>
+        <v>174321377.59</v>
       </c>
       <c r="F3" s="5" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="5" t="n">
-        <f aca="false">D3-((6*20421124.58)+26611600.77)-E3</f>
+        <f aca="false">D3-E3</f>
         <v>106984117.41</v>
       </c>
-      <c r="H3" s="6" t="s">
+      <c r="H3" s="6" t="n">
+        <v>46235</v>
+      </c>
+      <c r="I3" s="3"/>
+    </row>
+    <row r="4" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A4" s="7"/>
+      <c r="B4" s="7"/>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7"/>
+      <c r="E4" s="7"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+      <c r="H4" s="6"/>
+      <c r="I4" s="3"/>
+    </row>
+    <row r="5" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A5" s="3"/>
+      <c r="B5" s="3"/>
+      <c r="C5" s="3"/>
+      <c r="D5" s="3"/>
+      <c r="E5" s="3"/>
+      <c r="F5" s="3"/>
+      <c r="G5" s="3"/>
+      <c r="H5" s="3"/>
+      <c r="I5" s="3"/>
+    </row>
+    <row r="6" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="B6" s="3"/>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3"/>
+      <c r="E6" s="3"/>
+      <c r="F6" s="3"/>
+      <c r="G6" s="3"/>
+      <c r="H6" s="3"/>
+      <c r="I6" s="3"/>
+    </row>
+    <row r="7" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A7" s="8" t="s">
         <v>10</v>
       </c>
-    </row>
-[...18 lines deleted...]
-      <c r="A6" s="7" t="s">
+      <c r="B7" s="8"/>
+      <c r="C7" s="8"/>
+      <c r="D7" s="3"/>
+      <c r="E7" s="3"/>
+      <c r="F7" s="3"/>
+      <c r="G7" s="3"/>
+      <c r="H7" s="3"/>
+      <c r="I7" s="3"/>
+    </row>
+    <row r="8" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A8" s="9" t="s">
         <v>11</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="1" t="s">
+      <c r="B8" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="C8" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="D8" s="3"/>
+      <c r="E8" s="10"/>
+      <c r="F8" s="3"/>
+      <c r="G8" s="3"/>
+      <c r="H8" s="3"/>
+      <c r="I8" s="3"/>
+    </row>
+    <row r="9" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A9" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="E7" s="9"/>
-[...3 lines deleted...]
-      <c r="A8" s="1" t="s">
+      <c r="B9" s="11" t="n">
+        <v>20421124.58</v>
+      </c>
+      <c r="C9" s="11" t="n">
+        <v>20421124.58</v>
+      </c>
+    </row>
+    <row r="10" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A10" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="D8" s="9"/>
-[...13 lines deleted...]
-      <c r="E13" s="9"/>
+      <c r="B10" s="11" t="n">
+        <v>20421124.58</v>
+      </c>
+      <c r="C10" s="11" t="n">
+        <v>20421124.58</v>
+      </c>
+    </row>
+    <row r="11" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A11" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" s="11" t="n">
+        <v>20421124.58</v>
+      </c>
+      <c r="C11" s="11" t="n">
+        <v>20421124.58</v>
+      </c>
+    </row>
+    <row r="12" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A12" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="B12" s="11" t="n">
+        <v>20421124.58</v>
+      </c>
+      <c r="C12" s="11" t="n">
+        <v>20421124.58</v>
+      </c>
+    </row>
+    <row r="13" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A13" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="B13" s="11" t="n">
+        <v>22452624.59</v>
+      </c>
+      <c r="C13" s="11" t="n">
+        <v>20421124.58</v>
+      </c>
+    </row>
+    <row r="14" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A14" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="B14" s="11" t="n">
+        <v>22452624.59</v>
+      </c>
+      <c r="C14" s="11" t="n">
+        <v>20421124.58</v>
+      </c>
+    </row>
+    <row r="15" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A15" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B15" s="11" t="n">
+        <v>25785957.92</v>
+      </c>
+      <c r="C15" s="11" t="n">
+        <v>26611600.77</v>
+      </c>
+    </row>
+    <row r="16" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A16" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B16" s="11" t="n">
+        <v>25785957.92</v>
+      </c>
+      <c r="C16" s="11" t="n">
+        <v>25183029.34</v>
+      </c>
+    </row>
+    <row r="17" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A17" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B17" s="11" t="n">
+        <v>25785957.92</v>
+      </c>
+      <c r="C17" s="11"/>
+    </row>
+    <row r="18" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A18" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="B18" s="11" t="n">
+        <v>25785957.92</v>
+      </c>
+      <c r="C18" s="11"/>
+    </row>
+    <row r="19" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A19" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="B19" s="11" t="n">
+        <v>25785957.92</v>
+      </c>
+      <c r="C19" s="11"/>
+    </row>
+    <row r="20" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A20" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="B20" s="11" t="n">
+        <v>25785957.92</v>
+      </c>
+      <c r="C20" s="11"/>
+    </row>
+    <row r="21" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A21" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="B21" s="13" t="n">
+        <f aca="false">SUM(B9:B20)</f>
+        <v>281305495.02</v>
+      </c>
+      <c r="C21" s="13" t="n">
+        <f aca="false">SUM(C9:C20)</f>
+        <v>174321377.59</v>
+      </c>
+    </row>
+    <row r="23" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A23" s="3" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="24" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A24" s="3" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="25" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A25" s="3" t="s">
+        <v>27</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="1">
+  <mergeCells count="3">
     <mergeCell ref="A1:G1"/>
+    <mergeCell ref="H3:H4"/>
+    <mergeCell ref="A7:C7"/>
   </mergeCells>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
-  <pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
-  <pageSetup paperSize="9" scale="100" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="portrait" blackAndWhite="false" draft="false" cellComments="none" firstPageNumber="1" useFirstPageNumber="true" horizontalDpi="300" verticalDpi="300" copies="1"/>
+  <pageMargins left="0.747916666666667" right="0.747916666666667" top="0.984027777777778" bottom="0.984027777777778" header="0.511811023622047" footer="0.511811023622047"/>
+  <pageSetup paperSize="9" scale="100" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="portrait" blackAndWhite="false" draft="false" cellComments="none" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <headerFooter differentFirst="false" differentOddEven="false">
-    <oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;A</oddHeader>
-    <oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12Página &amp;P</oddFooter>
+    <oddHeader/>
+    <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
   <Application>LibreOffice/24.2.5.2$Windows_X86_64 LibreOffice_project/bffef4ea93e59bebbeaf7f431bb02b1a39ee8a59</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator/>
   <dc:description/>
   <dc:language>pt-BR</dc:language>
   <cp:lastModifiedBy/>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
   <dc:subject/>
   <dc:title/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>